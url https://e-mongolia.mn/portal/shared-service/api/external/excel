--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -128,69 +128,69 @@
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>NPR</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
     <t>XAU</t>
   </si>
   <si>
     <t>XAG</t>
   </si>
   <si>
     <t>SDR</t>
   </si>
   <si>
-    <t>2026-10-04</t>
-[...17 lines deleted...]
-    <t>2026-09-28</t>
+    <t>2026-10-24</t>
+  </si>
+  <si>
+    <t>2026-10-23</t>
+  </si>
+  <si>
+    <t>2026-10-22</t>
+  </si>
+  <si>
+    <t>2026-10-21</t>
+  </si>
+  <si>
+    <t>2026-10-20</t>
+  </si>
+  <si>
+    <t>2026-10-19</t>
+  </si>
+  <si>
+    <t>2026-10-18</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.00"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -383,889 +383,889 @@
       </c>
       <c r="AJ1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" t="n">
-        <v>3595.79</v>
+        <v>3598.54</v>
       </c>
       <c r="D2" t="n">
-        <v>4049.04</v>
+        <v>4029.83</v>
       </c>
       <c r="E2" t="n">
-        <v>22.82</v>
+        <v>22.93</v>
       </c>
       <c r="F2" t="n">
-        <v>4346.42</v>
+        <v>4373.53</v>
       </c>
       <c r="G2" t="n">
-        <v>358.78</v>
+        <v>362.34</v>
       </c>
       <c r="H2" t="n">
-        <v>4751.48</v>
+        <v>4813.59</v>
       </c>
       <c r="I2" t="n">
-        <v>2159.63</v>
+        <v>2161.29</v>
       </c>
       <c r="J2" t="n">
-        <v>11.0</v>
+        <v>10.98</v>
       </c>
       <c r="K2" t="n">
-        <v>68.74</v>
+        <v>65.07</v>
       </c>
       <c r="L2" t="n">
-        <v>37.33</v>
+        <v>37.9</v>
       </c>
       <c r="M2" t="n">
-        <v>458.28</v>
+        <v>458.93</v>
       </c>
       <c r="N2" t="n">
-        <v>43.2</v>
+        <v>44.42</v>
       </c>
       <c r="O2" t="n">
-        <v>8.02</v>
+        <v>8.0</v>
       </c>
       <c r="P2" t="n">
-        <v>536.32</v>
+        <v>539.43</v>
       </c>
       <c r="Q2" t="n">
-        <v>2.67</v>
+        <v>2.71</v>
       </c>
       <c r="R2" t="n">
-        <v>27.66</v>
+        <v>27.68</v>
       </c>
       <c r="S2" t="n">
-        <v>2528.42</v>
+        <v>2568.18</v>
       </c>
       <c r="T2" t="n">
-        <v>2496.56</v>
+        <v>2525.82</v>
       </c>
       <c r="U2" t="n">
-        <v>165.61</v>
+        <v>165.9</v>
       </c>
       <c r="V2" t="n">
-        <v>112.93</v>
+        <v>110.39</v>
       </c>
       <c r="W2" t="n">
-        <v>107.27</v>
+        <v>106.59</v>
       </c>
       <c r="X2" t="n">
         <v>0.2</v>
       </c>
       <c r="Y2" t="n">
-        <v>880.57</v>
+        <v>880.92</v>
       </c>
       <c r="Z2" t="n">
-        <v>2812.84</v>
+        <v>2815.21</v>
       </c>
       <c r="AA2" t="n">
-        <v>979.06</v>
+        <v>979.83</v>
       </c>
       <c r="AB2" t="n">
-        <v>11676.54</v>
+        <v>11683.57</v>
       </c>
       <c r="AC2" t="n">
-        <v>2020.29</v>
+        <v>2046.67</v>
       </c>
       <c r="AD2" t="n">
-        <v>541.65</v>
+        <v>539.1</v>
       </c>
       <c r="AE2" t="n">
-        <v>925.96</v>
+        <v>918.52</v>
       </c>
       <c r="AF2" t="n">
-        <v>79.91</v>
+        <v>79.63</v>
       </c>
       <c r="AG2" t="n">
-        <v>373.71</v>
+        <v>385.16</v>
       </c>
       <c r="AH2" t="n">
-        <v>23.33</v>
+        <v>23.69</v>
       </c>
       <c r="AI2" t="n">
-        <v>215.99</v>
+        <v>217.24</v>
       </c>
       <c r="AJ2" t="n">
-        <v>73.17</v>
+        <v>72.35</v>
       </c>
       <c r="AK2" t="n">
         <v>0.14</v>
       </c>
       <c r="AL2" t="n">
-        <v>1.5057047E7</v>
+        <v>1.443500343E7</v>
       </c>
       <c r="AM2" t="n">
-        <v>220362.96</v>
+        <v>193595.15</v>
       </c>
       <c r="AN2" t="n">
-        <v>4875.72</v>
+        <v>4879.55</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" t="n">
-        <v>3595.79</v>
+        <v>3598.54</v>
       </c>
       <c r="D3" t="n">
-        <v>4049.04</v>
+        <v>4029.83</v>
       </c>
       <c r="E3" t="n">
-        <v>22.82</v>
+        <v>22.93</v>
       </c>
       <c r="F3" t="n">
-        <v>4346.42</v>
+        <v>4373.53</v>
       </c>
       <c r="G3" t="n">
-        <v>358.78</v>
+        <v>362.34</v>
       </c>
       <c r="H3" t="n">
-        <v>4751.48</v>
+        <v>4813.59</v>
       </c>
       <c r="I3" t="n">
-        <v>2159.63</v>
+        <v>2161.29</v>
       </c>
       <c r="J3" t="n">
-        <v>11.0</v>
+        <v>10.98</v>
       </c>
       <c r="K3" t="n">
-        <v>68.74</v>
+        <v>65.07</v>
       </c>
       <c r="L3" t="n">
-        <v>37.33</v>
+        <v>37.9</v>
       </c>
       <c r="M3" t="n">
-        <v>458.28</v>
+        <v>458.93</v>
       </c>
       <c r="N3" t="n">
-        <v>43.2</v>
+        <v>44.42</v>
       </c>
       <c r="O3" t="n">
-        <v>8.02</v>
+        <v>8.0</v>
       </c>
       <c r="P3" t="n">
-        <v>536.32</v>
+        <v>539.43</v>
       </c>
       <c r="Q3" t="n">
-        <v>2.67</v>
+        <v>2.71</v>
       </c>
       <c r="R3" t="n">
-        <v>27.66</v>
+        <v>27.68</v>
       </c>
       <c r="S3" t="n">
-        <v>2528.42</v>
+        <v>2568.18</v>
       </c>
       <c r="T3" t="n">
-        <v>2496.56</v>
+        <v>2525.82</v>
       </c>
       <c r="U3" t="n">
-        <v>165.61</v>
+        <v>165.9</v>
       </c>
       <c r="V3" t="n">
-        <v>112.93</v>
+        <v>110.39</v>
       </c>
       <c r="W3" t="n">
-        <v>107.27</v>
+        <v>106.59</v>
       </c>
       <c r="X3" t="n">
         <v>0.2</v>
       </c>
       <c r="Y3" t="n">
-        <v>880.57</v>
+        <v>880.92</v>
       </c>
       <c r="Z3" t="n">
-        <v>2812.84</v>
+        <v>2815.21</v>
       </c>
       <c r="AA3" t="n">
-        <v>979.06</v>
+        <v>979.83</v>
       </c>
       <c r="AB3" t="n">
-        <v>11676.54</v>
+        <v>11683.57</v>
       </c>
       <c r="AC3" t="n">
-        <v>2020.29</v>
+        <v>2046.67</v>
       </c>
       <c r="AD3" t="n">
-        <v>541.65</v>
+        <v>539.1</v>
       </c>
       <c r="AE3" t="n">
-        <v>925.96</v>
+        <v>918.52</v>
       </c>
       <c r="AF3" t="n">
-        <v>79.91</v>
+        <v>79.63</v>
       </c>
       <c r="AG3" t="n">
-        <v>373.71</v>
+        <v>385.16</v>
       </c>
       <c r="AH3" t="n">
-        <v>23.33</v>
+        <v>23.69</v>
       </c>
       <c r="AI3" t="n">
-        <v>215.99</v>
+        <v>217.24</v>
       </c>
       <c r="AJ3" t="n">
-        <v>73.17</v>
+        <v>72.35</v>
       </c>
       <c r="AK3" t="n">
         <v>0.14</v>
       </c>
       <c r="AL3" t="n">
-        <v>1.5057047E7</v>
+        <v>1.443500343E7</v>
       </c>
       <c r="AM3" t="n">
-        <v>220362.96</v>
+        <v>193595.15</v>
       </c>
       <c r="AN3" t="n">
-        <v>4875.72</v>
+        <v>4879.55</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="n">
-        <v>3595.79</v>
+        <v>3598.45</v>
       </c>
       <c r="D4" t="n">
-        <v>4049.04</v>
+        <v>4042.68</v>
       </c>
       <c r="E4" t="n">
-        <v>22.82</v>
+        <v>22.89</v>
       </c>
       <c r="F4" t="n">
-        <v>4346.42</v>
+        <v>4383.28</v>
       </c>
       <c r="G4" t="n">
-        <v>358.78</v>
+        <v>363.61</v>
       </c>
       <c r="H4" t="n">
-        <v>4751.48</v>
+        <v>4824.62</v>
       </c>
       <c r="I4" t="n">
-        <v>2159.63</v>
+        <v>2161.23</v>
       </c>
       <c r="J4" t="n">
-        <v>11.0</v>
+        <v>11.03</v>
       </c>
       <c r="K4" t="n">
-        <v>68.74</v>
+        <v>66.03</v>
       </c>
       <c r="L4" t="n">
-        <v>37.33</v>
+        <v>37.95</v>
       </c>
       <c r="M4" t="n">
-        <v>458.28</v>
+        <v>458.89</v>
       </c>
       <c r="N4" t="n">
-        <v>43.2</v>
+        <v>44.34</v>
       </c>
       <c r="O4" t="n">
         <v>8.02</v>
       </c>
       <c r="P4" t="n">
-        <v>536.32</v>
+        <v>539.19</v>
       </c>
       <c r="Q4" t="n">
-        <v>2.67</v>
+        <v>2.72</v>
       </c>
       <c r="R4" t="n">
-        <v>27.66</v>
+        <v>27.68</v>
       </c>
       <c r="S4" t="n">
-        <v>2528.42</v>
+        <v>2567.02</v>
       </c>
       <c r="T4" t="n">
-        <v>2496.56</v>
+        <v>2523.59</v>
       </c>
       <c r="U4" t="n">
-        <v>165.61</v>
+        <v>166.48</v>
       </c>
       <c r="V4" t="n">
-        <v>112.93</v>
+        <v>110.57</v>
       </c>
       <c r="W4" t="n">
-        <v>107.27</v>
+        <v>106.86</v>
       </c>
       <c r="X4" t="n">
         <v>0.2</v>
       </c>
       <c r="Y4" t="n">
-        <v>880.57</v>
+        <v>881.65</v>
       </c>
       <c r="Z4" t="n">
-        <v>2812.84</v>
+        <v>2818.22</v>
       </c>
       <c r="AA4" t="n">
-        <v>979.06</v>
+        <v>979.7</v>
       </c>
       <c r="AB4" t="n">
-        <v>11676.54</v>
+        <v>11683.28</v>
       </c>
       <c r="AC4" t="n">
-        <v>2020.29</v>
+        <v>2048.06</v>
       </c>
       <c r="AD4" t="n">
-        <v>541.65</v>
+        <v>540.82</v>
       </c>
       <c r="AE4" t="n">
-        <v>925.96</v>
+        <v>926.24</v>
       </c>
       <c r="AF4" t="n">
-        <v>79.91</v>
+        <v>79.87</v>
       </c>
       <c r="AG4" t="n">
-        <v>373.71</v>
+        <v>384.49</v>
       </c>
       <c r="AH4" t="n">
-        <v>23.33</v>
+        <v>23.72</v>
       </c>
       <c r="AI4" t="n">
-        <v>215.99</v>
+        <v>218.37</v>
       </c>
       <c r="AJ4" t="n">
-        <v>73.17</v>
+        <v>72.51</v>
       </c>
       <c r="AK4" t="n">
         <v>0.14</v>
       </c>
       <c r="AL4" t="n">
-        <v>1.5057047E7</v>
+        <v>1.471060754E7</v>
       </c>
       <c r="AM4" t="n">
-        <v>220362.96</v>
+        <v>201265.27</v>
       </c>
       <c r="AN4" t="n">
-        <v>4875.72</v>
+        <v>4879.9</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" t="n">
-        <v>3595.72</v>
+        <v>3597.06</v>
       </c>
       <c r="D5" t="n">
-        <v>4064.6</v>
+        <v>4038.06</v>
       </c>
       <c r="E5" t="n">
-        <v>22.7</v>
+        <v>22.75</v>
       </c>
       <c r="F5" t="n">
-        <v>4311.16</v>
+        <v>4361.66</v>
       </c>
       <c r="G5" t="n">
-        <v>357.96</v>
+        <v>363.1</v>
       </c>
       <c r="H5" t="n">
-        <v>4758.22</v>
+        <v>4816.28</v>
       </c>
       <c r="I5" t="n">
-        <v>2159.59</v>
+        <v>2160.4</v>
       </c>
       <c r="J5" t="n">
-        <v>11.05</v>
+        <v>11.07</v>
       </c>
       <c r="K5" t="n">
-        <v>69.18</v>
+        <v>66.27</v>
       </c>
       <c r="L5" t="n">
-        <v>37.39</v>
+        <v>38.0</v>
       </c>
       <c r="M5" t="n">
-        <v>458.24</v>
+        <v>458.41</v>
       </c>
       <c r="N5" t="n">
-        <v>43.19</v>
+        <v>43.77</v>
       </c>
       <c r="O5" t="n">
-        <v>8.15</v>
+        <v>8.0</v>
       </c>
       <c r="P5" t="n">
-        <v>536.31</v>
+        <v>538.6</v>
       </c>
       <c r="Q5" t="n">
-        <v>2.64</v>
+        <v>2.72</v>
       </c>
       <c r="R5" t="n">
-        <v>27.66</v>
+        <v>27.67</v>
       </c>
       <c r="S5" t="n">
-        <v>2524.82</v>
+        <v>2559.46</v>
       </c>
       <c r="T5" t="n">
-        <v>2495.43</v>
+        <v>2527.47</v>
       </c>
       <c r="U5" t="n">
-        <v>166.16</v>
+        <v>166.21</v>
       </c>
       <c r="V5" t="n">
-        <v>112.42</v>
+        <v>110.94</v>
       </c>
       <c r="W5" t="n">
-        <v>106.7</v>
+        <v>106.99</v>
       </c>
       <c r="X5" t="n">
         <v>0.2</v>
       </c>
       <c r="Y5" t="n">
-        <v>880.12</v>
+        <v>881.63</v>
       </c>
       <c r="Z5" t="n">
-        <v>2808.17</v>
+        <v>2815.37</v>
       </c>
       <c r="AA5" t="n">
-        <v>979.04</v>
+        <v>979.34</v>
       </c>
       <c r="AB5" t="n">
-        <v>11676.31</v>
+        <v>11678.77</v>
       </c>
       <c r="AC5" t="n">
-        <v>2017.38</v>
+        <v>2046.19</v>
       </c>
       <c r="AD5" t="n">
-        <v>543.73</v>
+        <v>540.25</v>
       </c>
       <c r="AE5" t="n">
-        <v>929.03</v>
+        <v>925.26</v>
       </c>
       <c r="AF5" t="n">
-        <v>80.23</v>
+        <v>79.86</v>
       </c>
       <c r="AG5" t="n">
-        <v>372.94</v>
+        <v>383.2</v>
       </c>
       <c r="AH5" t="n">
-        <v>23.37</v>
+        <v>23.75</v>
       </c>
       <c r="AI5" t="n">
-        <v>217.06</v>
+        <v>219.37</v>
       </c>
       <c r="AJ5" t="n">
-        <v>73.33</v>
+        <v>72.52</v>
       </c>
       <c r="AK5" t="n">
         <v>0.14</v>
       </c>
       <c r="AL5" t="n">
-        <v>1.497126564E7</v>
+        <v>1.483470709E7</v>
       </c>
       <c r="AM5" t="n">
-        <v>218105.23</v>
+        <v>206543.9</v>
       </c>
       <c r="AN5" t="n">
-        <v>4889.26</v>
+        <v>4872.77</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" t="n">
-        <v>3595.63</v>
+        <v>3597.3</v>
       </c>
       <c r="D6" t="n">
-        <v>4079.78</v>
+        <v>4039.23</v>
       </c>
       <c r="E6" t="n">
-        <v>22.92</v>
+        <v>22.76</v>
       </c>
       <c r="F6" t="n">
-        <v>4313.38</v>
+        <v>4363.01</v>
       </c>
       <c r="G6" t="n">
-        <v>360.27</v>
+        <v>363.68</v>
       </c>
       <c r="H6" t="n">
-        <v>4769.24</v>
+        <v>4801.86</v>
       </c>
       <c r="I6" t="n">
-        <v>2159.54</v>
+        <v>2160.54</v>
       </c>
       <c r="J6" t="n">
-        <v>11.15</v>
+        <v>11.13</v>
       </c>
       <c r="K6" t="n">
-        <v>69.31</v>
+        <v>66.17</v>
       </c>
       <c r="L6" t="n">
-        <v>37.51</v>
+        <v>37.89</v>
       </c>
       <c r="M6" t="n">
-        <v>458.31</v>
+        <v>458.35</v>
       </c>
       <c r="N6" t="n">
-        <v>42.78</v>
+        <v>43.4</v>
       </c>
       <c r="O6" t="n">
-        <v>8.17</v>
+        <v>7.98</v>
       </c>
       <c r="P6" t="n">
-        <v>536.31</v>
+        <v>538.59</v>
       </c>
       <c r="Q6" t="n">
-        <v>2.66</v>
+        <v>2.71</v>
       </c>
       <c r="R6" t="n">
-        <v>27.66</v>
+        <v>27.67</v>
       </c>
       <c r="S6" t="n">
-        <v>2534.72</v>
+        <v>2558.26</v>
       </c>
       <c r="T6" t="n">
-        <v>2508.31</v>
+        <v>2516.85</v>
       </c>
       <c r="U6" t="n">
-        <v>167.05</v>
+        <v>166.05</v>
       </c>
       <c r="V6" t="n">
-        <v>112.86</v>
+        <v>110.25</v>
       </c>
       <c r="W6" t="n">
-        <v>107.25</v>
+        <v>107.11</v>
       </c>
       <c r="X6" t="n">
         <v>0.2</v>
       </c>
       <c r="Y6" t="n">
-        <v>880.96</v>
+        <v>881.04</v>
       </c>
       <c r="Z6" t="n">
-        <v>2816.35</v>
+        <v>2814.9</v>
       </c>
       <c r="AA6" t="n">
-        <v>979.04</v>
+        <v>979.39</v>
       </c>
       <c r="AB6" t="n">
-        <v>11679.81</v>
+        <v>11679.55</v>
       </c>
       <c r="AC6" t="n">
-        <v>2031.89</v>
+        <v>2045.96</v>
       </c>
       <c r="AD6" t="n">
-        <v>545.74</v>
+        <v>540.41</v>
       </c>
       <c r="AE6" t="n">
-        <v>935.3</v>
+        <v>923.65</v>
       </c>
       <c r="AF6" t="n">
-        <v>80.4</v>
+        <v>79.79</v>
       </c>
       <c r="AG6" t="n">
-        <v>374.67</v>
+        <v>383.18</v>
       </c>
       <c r="AH6" t="n">
-        <v>23.44</v>
+        <v>23.68</v>
       </c>
       <c r="AI6" t="n">
-        <v>219.83</v>
+        <v>219.17</v>
       </c>
       <c r="AJ6" t="n">
-        <v>73.35</v>
+        <v>72.56</v>
       </c>
       <c r="AK6" t="n">
         <v>0.14</v>
       </c>
       <c r="AL6" t="n">
-        <v>1.508035987E7</v>
+        <v>1.48378013E7</v>
       </c>
       <c r="AM6" t="n">
-        <v>220358.18</v>
+        <v>205819.52</v>
       </c>
       <c r="AN6" t="n">
-        <v>4885.93</v>
+        <v>4873.88</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" t="n">
-        <v>3595.52</v>
+        <v>3596.4</v>
       </c>
       <c r="D7" t="n">
-        <v>4080.74</v>
+        <v>4023.83</v>
       </c>
       <c r="E7" t="n">
-        <v>22.85</v>
+        <v>22.74</v>
       </c>
       <c r="F7" t="n">
-        <v>4314.28</v>
+        <v>4359.54</v>
       </c>
       <c r="G7" t="n">
-        <v>359.63</v>
+        <v>361.82</v>
       </c>
       <c r="H7" t="n">
-        <v>4758.13</v>
+        <v>4785.91</v>
       </c>
       <c r="I7" t="n">
-        <v>2159.47</v>
+        <v>2160.0</v>
       </c>
       <c r="J7" t="n">
-        <v>11.07</v>
+        <v>11.09</v>
       </c>
       <c r="K7" t="n">
-        <v>68.99</v>
+        <v>67.17</v>
       </c>
       <c r="L7" t="n">
-        <v>37.44</v>
+        <v>37.88</v>
       </c>
       <c r="M7" t="n">
-        <v>458.33</v>
+        <v>458.26</v>
       </c>
       <c r="N7" t="n">
-        <v>42.41</v>
+        <v>43.32</v>
       </c>
       <c r="O7" t="n">
-        <v>8.17</v>
+        <v>7.94</v>
       </c>
       <c r="P7" t="n">
-        <v>536.35</v>
+        <v>538.22</v>
       </c>
       <c r="Q7" t="n">
-        <v>2.65</v>
+        <v>2.7</v>
       </c>
       <c r="R7" t="n">
         <v>27.66</v>
       </c>
       <c r="S7" t="n">
-        <v>2534.11</v>
+        <v>2550.64</v>
       </c>
       <c r="T7" t="n">
-        <v>2512.91</v>
+        <v>2506.69</v>
       </c>
       <c r="U7" t="n">
-        <v>167.17</v>
+        <v>165.4</v>
       </c>
       <c r="V7" t="n">
-        <v>112.74</v>
+        <v>110.65</v>
       </c>
       <c r="W7" t="n">
-        <v>107.04</v>
+        <v>107.05</v>
       </c>
       <c r="X7" t="n">
         <v>0.2</v>
       </c>
       <c r="Y7" t="n">
-        <v>881.47</v>
+        <v>881.04</v>
       </c>
       <c r="Z7" t="n">
-        <v>2811.31</v>
+        <v>2809.8</v>
       </c>
       <c r="AA7" t="n">
-        <v>978.91</v>
+        <v>979.13</v>
       </c>
       <c r="AB7" t="n">
-        <v>11685.15</v>
+        <v>11676.62</v>
       </c>
       <c r="AC7" t="n">
-        <v>2032.37</v>
+        <v>2032.87</v>
       </c>
       <c r="AD7" t="n">
-        <v>545.88</v>
+        <v>538.32</v>
       </c>
       <c r="AE7" t="n">
-        <v>933.14</v>
+        <v>920.37</v>
       </c>
       <c r="AF7" t="n">
-        <v>80.05</v>
+        <v>79.92</v>
       </c>
       <c r="AG7" t="n">
-        <v>375.07</v>
+        <v>381.03</v>
       </c>
       <c r="AH7" t="n">
-        <v>23.4</v>
+        <v>23.67</v>
       </c>
       <c r="AI7" t="n">
-        <v>218.81</v>
+        <v>218.07</v>
       </c>
       <c r="AJ7" t="n">
-        <v>73.38</v>
+        <v>72.64</v>
       </c>
       <c r="AK7" t="n">
         <v>0.14</v>
       </c>
       <c r="AL7" t="n">
-        <v>1.48896236E7</v>
+        <v>1.500795702E7</v>
       </c>
       <c r="AM7" t="n">
-        <v>218564.83</v>
+        <v>206322.95</v>
       </c>
       <c r="AN7" t="n">
-        <v>4889.3</v>
+        <v>4878.38</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="n">
-        <v>3595.17</v>
+        <v>3596.3</v>
       </c>
       <c r="D8" t="n">
-        <v>4092.38</v>
+        <v>4041.88</v>
       </c>
       <c r="E8" t="n">
-        <v>22.86</v>
+        <v>22.76</v>
       </c>
       <c r="F8" t="n">
-        <v>4328.92</v>
+        <v>4360.74</v>
       </c>
       <c r="G8" t="n">
-        <v>361.82</v>
+        <v>362.86</v>
       </c>
       <c r="H8" t="n">
-        <v>4768.81</v>
+        <v>4787.21</v>
       </c>
       <c r="I8" t="n">
-        <v>2159.26</v>
+        <v>2159.94</v>
       </c>
       <c r="J8" t="n">
-        <v>11.17</v>
+        <v>11.12</v>
       </c>
       <c r="K8" t="n">
-        <v>69.29</v>
+        <v>67.28</v>
       </c>
       <c r="L8" t="n">
-        <v>37.47</v>
+        <v>37.87</v>
       </c>
       <c r="M8" t="n">
-        <v>458.31</v>
+        <v>458.26</v>
       </c>
       <c r="N8" t="n">
-        <v>42.56</v>
+        <v>42.94</v>
       </c>
       <c r="O8" t="n">
-        <v>8.13</v>
+        <v>7.95</v>
       </c>
       <c r="P8" t="n">
-        <v>535.5</v>
+        <v>537.81</v>
       </c>
       <c r="Q8" t="n">
-        <v>2.64</v>
+        <v>2.7</v>
       </c>
       <c r="R8" t="n">
         <v>27.66</v>
       </c>
       <c r="S8" t="n">
-        <v>2539.95</v>
+        <v>2538.77</v>
       </c>
       <c r="T8" t="n">
-        <v>2523.99</v>
+        <v>2503.02</v>
       </c>
       <c r="U8" t="n">
-        <v>167.85</v>
+        <v>166.04</v>
       </c>
       <c r="V8" t="n">
-        <v>113.18</v>
+        <v>111.02</v>
       </c>
       <c r="W8" t="n">
-        <v>107.08</v>
+        <v>107.66</v>
       </c>
       <c r="X8" t="n">
         <v>0.2</v>
       </c>
       <c r="Y8" t="n">
-        <v>880.2</v>
+        <v>881.12</v>
       </c>
       <c r="Z8" t="n">
-        <v>2812.57</v>
+        <v>2809.94</v>
       </c>
       <c r="AA8" t="n">
-        <v>978.92</v>
+        <v>979.22</v>
       </c>
       <c r="AB8" t="n">
-        <v>11684.01</v>
+        <v>11670.61</v>
       </c>
       <c r="AC8" t="n">
-        <v>2037.38</v>
+        <v>2037.48</v>
       </c>
       <c r="AD8" t="n">
-        <v>547.43</v>
+        <v>540.71</v>
       </c>
       <c r="AE8" t="n">
-        <v>935.35</v>
+        <v>924.93</v>
       </c>
       <c r="AF8" t="n">
-        <v>80.2</v>
+        <v>80.17</v>
       </c>
       <c r="AG8" t="n">
-        <v>378.02</v>
+        <v>380.66</v>
       </c>
       <c r="AH8" t="n">
-        <v>23.42</v>
+        <v>23.67</v>
       </c>
       <c r="AI8" t="n">
-        <v>219.46</v>
+        <v>218.66</v>
       </c>
       <c r="AJ8" t="n">
-        <v>73.4</v>
+        <v>72.62</v>
       </c>
       <c r="AK8" t="n">
         <v>0.14</v>
       </c>
       <c r="AL8" t="n">
-        <v>1.493971096E7</v>
+        <v>1.50583914E7</v>
       </c>
       <c r="AM8" t="n">
-        <v>219857.23</v>
+        <v>207653.6</v>
       </c>
       <c r="AN8" t="n">
-        <v>4889.72</v>
+        <v>4869.39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Operator Report</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Operator Report</dc:creator>
 </cp:coreProperties>
 </file>